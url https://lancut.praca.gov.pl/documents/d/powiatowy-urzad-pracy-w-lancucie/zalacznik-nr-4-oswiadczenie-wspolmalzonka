--- v0 (2025-10-16)
+++ v1 (2026-05-14)
@@ -1,373 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00993F7B" w:rsidRDefault="003E639C" w:rsidP="00993F7B">
+    <w:p w14:paraId="1B238E3E" w14:textId="559329FD" w:rsidR="003E639C" w:rsidRPr="00A666F1" w:rsidRDefault="003E639C" w:rsidP="00A666F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00993F7B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00D44782">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00993F7B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> „Oświadczenie </w:t>
       </w:r>
       <w:r w:rsidR="004A11A2" w:rsidRPr="00993F7B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>współmałżonka</w:t>
       </w:r>
       <w:r w:rsidRPr="00993F7B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRDefault="00E9425C" w:rsidP="003E639C">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="1FA344CD" w14:textId="77777777" w:rsidR="00A666F1" w:rsidRDefault="00A666F1" w:rsidP="00A666F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="7050"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E14A0D0" w14:textId="6C449F61" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00A666F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="7050"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="72"/>
       </w:pPr>
       <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A666F1">
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00A666F1">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...7 lines deleted...]
-            <wp:extent cx="1187450" cy="749300"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5453C60C" wp14:editId="2CE1A80E">
+            <wp:extent cx="1073150" cy="647700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="4" name="Obraz 4" descr="LOGOTYP_2011"/>
+            <wp:docPr id="3" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="LOGOTYP_2011"/>
+                    <pic:cNvPr id="3" name="Obraz 1"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1187450" cy="749300"/>
+                      <a:ext cx="1073150" cy="647700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
+    <w:p w14:paraId="386A1F8F" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="72"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nazwisko, imię</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A497C2D" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502DB246" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="002A65CA" w:rsidP="00380E80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Nazwisko, imię</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
+        <w:t xml:space="preserve">                  adres zam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041CFECD" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00380E80" w:rsidRDefault="002A65CA" w:rsidP="00380E80">
-[...25 lines deleted...]
-    <w:p w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
+    <w:p w14:paraId="6767AA01" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="00380E80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="72" w:hanging="709"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>PESEL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRDefault="003E639C" w:rsidP="00216F47">
+    <w:p w14:paraId="0EF1D6A9" w14:textId="77777777" w:rsidR="003E639C" w:rsidRDefault="003E639C" w:rsidP="00216F47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="00216F47">
+    <w:p w14:paraId="6EC4D341" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="00216F47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRPr="00880A3D" w:rsidRDefault="004A11A2" w:rsidP="00216F47">
+    <w:p w14:paraId="0FE957DB" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRPr="00880A3D" w:rsidRDefault="004A11A2" w:rsidP="00216F47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRDefault="003E639C" w:rsidP="00216F47">
+    <w:p w14:paraId="05DC2E20" w14:textId="77777777" w:rsidR="003E639C" w:rsidRDefault="003E639C" w:rsidP="00216F47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880A3D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
       </w:r>
       <w:r w:rsidR="004A11A2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WSPÓŁMAŁŻONKA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="00216F47">
+    <w:p w14:paraId="6AE232A0" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="00216F47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A45D0" w:rsidRPr="00380E80" w:rsidRDefault="000A45D0" w:rsidP="00380E80">
+    <w:p w14:paraId="02BD1C64" w14:textId="77777777" w:rsidR="000A45D0" w:rsidRPr="00380E80" w:rsidRDefault="000A45D0" w:rsidP="00380E80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4536"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="004A11A2" w:rsidRDefault="00380E80" w:rsidP="004A11A2">
+    <w:p w14:paraId="2BF6C9F9" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="004A11A2" w:rsidRDefault="00380E80" w:rsidP="004A11A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ś</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00880A3D">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -396,89 +377,89 @@
         </w:rPr>
         <w:t>arnego, w</w:t>
       </w:r>
       <w:r w:rsidR="00216F47">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00880A3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">związku z prowadzonym przez Powiatowy Urząd Pracy w Łańcucie postępowaniem administracyjnym w sprawie </w:t>
       </w:r>
       <w:r w:rsidR="00993EAC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>przyznania środków na podjęcie działalności gospodarczej</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF511A" w:rsidRDefault="003E639C" w:rsidP="004A11A2">
+    <w:p w14:paraId="35AF1E4A" w14:textId="77777777" w:rsidR="00EF511A" w:rsidRDefault="003E639C" w:rsidP="004A11A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880A3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oświadczam, że</w:t>
       </w:r>
       <w:r w:rsidR="004A11A2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF511A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozostaję w związku małżeńskim z ………………….…………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E757AC" w:rsidRPr="00EF511A" w:rsidRDefault="00EF511A" w:rsidP="00EF511A">
+    <w:p w14:paraId="1A29DCA5" w14:textId="77777777" w:rsidR="00E757AC" w:rsidRPr="00EF511A" w:rsidRDefault="00EF511A" w:rsidP="00EF511A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5863"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="74"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E757AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -494,598 +475,620 @@
       <w:r w:rsidRPr="00EF511A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00447D27">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF511A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>mię i nazwisko współmałżonka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A45D0" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
+    <w:p w14:paraId="53025EA9" w14:textId="77777777" w:rsidR="000A45D0" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A45D0" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
+    <w:p w14:paraId="1CF6667E" w14:textId="77777777" w:rsidR="000A45D0" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
+    <w:p w14:paraId="33C6B53C" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
+    <w:p w14:paraId="692380E2" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
+    <w:p w14:paraId="12143FE3" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
+    <w:p w14:paraId="2DE39C84" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A11A2" w:rsidRPr="000A45D0" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
+    <w:p w14:paraId="0FF83E83" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRPr="000A45D0" w:rsidRDefault="004A11A2" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
+    <w:p w14:paraId="4182D0CD" w14:textId="77777777" w:rsidR="003E639C" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72" w:firstLine="708"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                      </w:t>
       </w:r>
       <w:r w:rsidR="003E639C">
         <w:t xml:space="preserve">                  ………………………………….………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00CE5F05" w:rsidRDefault="003E639C" w:rsidP="003E639C">
+    <w:p w14:paraId="52911E91" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00CE5F05" w:rsidRDefault="003E639C" w:rsidP="003E639C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE5F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE5F05">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5F05">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Data i podpis osoby składającej oświadczenie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRDefault="003E639C" w:rsidP="003E639C">
+    <w:p w14:paraId="244E6F34" w14:textId="77777777" w:rsidR="003E639C" w:rsidRDefault="003E639C" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A45D0" w:rsidRPr="00B9311D" w:rsidRDefault="000A45D0" w:rsidP="003E639C">
+    <w:p w14:paraId="700CDF27" w14:textId="77777777" w:rsidR="000A45D0" w:rsidRPr="00B9311D" w:rsidRDefault="000A45D0" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="003E639C">
-[...206 lines deleted...]
-    <w:p w:rsidR="004A11A2" w:rsidRPr="00E757AC" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+    <w:p w14:paraId="38D9BD06" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143571B7" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6158277C" w14:textId="77777777" w:rsidR="00380E80" w:rsidRDefault="00380E80" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEFAE1F" w14:textId="77777777" w:rsidR="003E639C" w:rsidRDefault="003E639C" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF78838" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3931A596" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AA2BC8" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5E6BA6" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5054B0E5" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C13291E" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661D3B43" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A77719A" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234DE8E1" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EEBC199" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356EFDD3" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0C4936" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38619A59" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136B1A62" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDFD11C" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B65D8CB" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7B0E7A" w14:textId="77777777" w:rsidR="004A11A2" w:rsidRPr="00E757AC" w:rsidRDefault="004A11A2" w:rsidP="003E639C">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A11A2" w:rsidRPr="00E757AC" w:rsidSect="00CB2338">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="719" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E639C"/>
     <w:rsid w:val="000459A6"/>
     <w:rsid w:val="000A45D0"/>
     <w:rsid w:val="000F713E"/>
     <w:rsid w:val="00120B5F"/>
     <w:rsid w:val="00216F47"/>
     <w:rsid w:val="002A65CA"/>
     <w:rsid w:val="002F6EDA"/>
     <w:rsid w:val="00326192"/>
     <w:rsid w:val="00380E80"/>
+    <w:rsid w:val="0038611E"/>
     <w:rsid w:val="003E639C"/>
     <w:rsid w:val="00447D27"/>
     <w:rsid w:val="004A11A2"/>
     <w:rsid w:val="004C6806"/>
     <w:rsid w:val="00711AB7"/>
     <w:rsid w:val="00773A8F"/>
     <w:rsid w:val="008008A5"/>
     <w:rsid w:val="008E2EB1"/>
     <w:rsid w:val="00993EAC"/>
     <w:rsid w:val="00993F7B"/>
+    <w:rsid w:val="00A666F1"/>
     <w:rsid w:val="00B53AA9"/>
     <w:rsid w:val="00CB2338"/>
     <w:rsid w:val="00D44782"/>
     <w:rsid w:val="00E61D43"/>
     <w:rsid w:val="00E757AC"/>
     <w:rsid w:val="00E80BAD"/>
     <w:rsid w:val="00E9425C"/>
     <w:rsid w:val="00EF511A"/>
     <w:rsid w:val="00F22CED"/>
     <w:rsid w:val="00FA4216"/>
     <w:rsid w:val="00FB3FC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="281E5441"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DD117486-18E1-4978-B4A6-0781F3A09422}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1257,132 +1260,142 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E639C"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:rsid w:val="00E757AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:link w:val="Tekstdymka"/>
     <w:rsid w:val="00E757AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2107534817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1623,70 +1636,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFEFFA0F-1638-43D4-912A-02C0AC2E5EF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>119</Words>
-  <Characters>716</Characters>
+  <Words>62</Words>
+  <Characters>776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załącznik nr 1 „Oświadczenie poręczyciela”</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>834</CharactersWithSpaces>
+  <CharactersWithSpaces>837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załącznik nr 1 „Oświadczenie poręczyciela”</dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>