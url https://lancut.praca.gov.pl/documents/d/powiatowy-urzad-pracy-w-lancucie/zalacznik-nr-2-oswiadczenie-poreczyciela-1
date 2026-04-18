--- v0 (2025-10-16)
+++ v1 (2026-04-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005B073A" w:rsidRDefault="00996CC9" w:rsidP="00996CC9">
+    <w:p w14:paraId="12B110B4" w14:textId="6C430B8C" w:rsidR="002D74C1" w:rsidRDefault="00996CC9" w:rsidP="002D74C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4956" w:right="72"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00CA03DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -57,242 +57,243 @@
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00996CC9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ałącznik nr</w:t>
       </w:r>
       <w:r w:rsidRPr="00996CC9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 </w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00996CC9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>„Oświadczenie poręczyciela”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00996CC9" w:rsidRPr="00996CC9" w:rsidRDefault="00E3404D" w:rsidP="00996CC9">
+    <w:p w14:paraId="75FDB104" w14:textId="77777777" w:rsidR="009707E6" w:rsidRDefault="009707E6" w:rsidP="002D74C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="72" w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9FC037" w14:textId="32A9C5A0" w:rsidR="003E639C" w:rsidRPr="002D74C1" w:rsidRDefault="009707E6" w:rsidP="002D74C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5664" w:right="72" w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="002D74C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D74C1">
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...7 lines deleted...]
-            <wp:extent cx="1187450" cy="749300"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63B33099" wp14:editId="044E0D60">
+            <wp:extent cx="1073150" cy="647700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="4" name="Obraz 4" descr="LOGOTYP_2011"/>
+            <wp:docPr id="3" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="LOGOTYP_2011"/>
+                    <pic:cNvPr id="3" name="Obraz 1"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1187450" cy="749300"/>
+                      <a:ext cx="1073150" cy="647700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="005B073A" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
-[...8 lines deleted...]
-    <w:p w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
+    <w:p w14:paraId="4E9DCB28" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00996CC9" w:rsidRDefault="005B073A" w:rsidP="00CA03DF">
+    <w:p w14:paraId="16879AD2" w14:textId="77777777" w:rsidR="00996CC9" w:rsidRDefault="005B073A" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="00104C59">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nazwisko, imię</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
+    <w:p w14:paraId="6B4B233B" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B073A" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
+    <w:p w14:paraId="3C93906F" w14:textId="77777777" w:rsidR="005B073A" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………..……..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00996CC9" w:rsidRDefault="005B073A" w:rsidP="00CA03DF">
+    <w:p w14:paraId="0418D1DD" w14:textId="77777777" w:rsidR="00996CC9" w:rsidRDefault="005B073A" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="00104C59">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
@@ -315,291 +316,291 @@
       </w:r>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>adres</w:t>
       </w:r>
       <w:r w:rsidR="00962EE6" w:rsidRPr="00104C59">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zam.</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00104C59">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
+    <w:p w14:paraId="4737AF1A" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
+    <w:p w14:paraId="3E454B8B" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002221CB" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
+    <w:p w14:paraId="036FD7D6" w14:textId="77777777" w:rsidR="002221CB" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74" w:hanging="709"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidR="00104C59">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00104C59">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PESEL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
+    <w:p w14:paraId="74B7D307" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74" w:hanging="709"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00790268" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
+    <w:p w14:paraId="4B27ACC7" w14:textId="77777777" w:rsidR="00790268" w:rsidRPr="00DD1565" w:rsidRDefault="002221CB" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00790268" w:rsidRPr="00104C59" w:rsidRDefault="00790268" w:rsidP="00CA03DF">
+    <w:p w14:paraId="4C1C243C" w14:textId="77777777" w:rsidR="00790268" w:rsidRPr="00104C59" w:rsidRDefault="00790268" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="74" w:hanging="709"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00293167">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa i numer dokumentu potwierdzającego tożsamość           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00790268" w:rsidRPr="00DD1565" w:rsidRDefault="00790268" w:rsidP="00790268">
+    <w:p w14:paraId="6EA6F8BF" w14:textId="77777777" w:rsidR="00790268" w:rsidRPr="00DD1565" w:rsidRDefault="00790268" w:rsidP="00790268">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3544"/>
         </w:tabs>
         <w:ind w:right="72" w:hanging="709"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRPr="00DD1565" w:rsidRDefault="00CA03DF" w:rsidP="00216F47">
+    <w:p w14:paraId="16A1A742" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRPr="00DD1565" w:rsidRDefault="00CA03DF" w:rsidP="00216F47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRDefault="003E639C" w:rsidP="000B7B60">
+    <w:p w14:paraId="529A49CB" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRDefault="003E639C" w:rsidP="000B7B60">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OŚWIADCZENIE PORĘCZYCIELA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B7B60" w:rsidRPr="00DD1565" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
+    <w:p w14:paraId="040DE124" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00DD1565" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="005B073A" w:rsidP="00CA03DF">
+    <w:p w14:paraId="2382E73D" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="005B073A" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:t>Ś</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00DD1565">
         <w:t>wiadomy(-a) odpowiedzialności karnej</w:t>
       </w:r>
       <w:r w:rsidR="00216F47" w:rsidRPr="00DD1565">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB3FC7" w:rsidRPr="00DD1565">
         <w:t>wynikającej z art. 297 § 1 Kodeksu k</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00DD1565">
@@ -611,199 +612,197 @@
       <w:r w:rsidR="003E639C" w:rsidRPr="00DD1565">
         <w:t>związku z</w:t>
       </w:r>
       <w:r w:rsidR="00DD1565" w:rsidRPr="00DD1565">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00DD1565">
         <w:t xml:space="preserve">prowadzonym przez Powiatowy Urząd Pracy w Łańcucie postępowaniem administracyjnym </w:t>
       </w:r>
       <w:r w:rsidR="0021385A" w:rsidRPr="00DD1565">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00DD1565" w:rsidRPr="00DD1565">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0021385A" w:rsidRPr="00DD1565">
         <w:t xml:space="preserve">sprawie przyznania środków </w:t>
       </w:r>
       <w:r w:rsidR="00FF6B64">
         <w:t>na podjęcie działalności gospodarczej Panu/ Pani</w:t>
       </w:r>
       <w:r w:rsidR="00993EAC" w:rsidRPr="00DD1565">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00141DBD" w:rsidRPr="00DD1565" w:rsidRDefault="00141DBD" w:rsidP="000A45D0">
+    <w:p w14:paraId="6FEDDBBC" w14:textId="77777777" w:rsidR="00141DBD" w:rsidRPr="00DD1565" w:rsidRDefault="00141DBD" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00C37451" w:rsidRDefault="002B3BF8" w:rsidP="003E639C">
+    <w:p w14:paraId="1313AD91" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00C37451" w:rsidRDefault="002B3BF8" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="74"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C37451">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00C37451" w:rsidRDefault="00B00F72" w:rsidP="00CA03DF">
+    <w:p w14:paraId="74F6474C" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00C37451" w:rsidRDefault="00B00F72" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(Nazwisko, imię osoby </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E82A76" w:rsidRPr="00C37451">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ubiegającej się o </w:t>
       </w:r>
       <w:r w:rsidR="00FF6B64">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>środki na podjęcie działalności gospodarczej</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00C37451">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00141DBD" w:rsidRPr="00F37378" w:rsidRDefault="00141DBD" w:rsidP="00CA03DF">
+    <w:p w14:paraId="271A3495" w14:textId="77777777" w:rsidR="00141DBD" w:rsidRPr="00F37378" w:rsidRDefault="00141DBD" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="74"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="003E639C" w:rsidP="000A45D0">
+    <w:p w14:paraId="33600947" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="003E639C" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00894F55" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
+    <w:p w14:paraId="0650B7C5" w14:textId="77777777" w:rsidR="00894F55" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00283A20" w:rsidRDefault="00894F55" w:rsidP="005105CD">
+    <w:p w14:paraId="61A6C546" w14:textId="5B0F9086" w:rsidR="003E639C" w:rsidRPr="00283A20" w:rsidRDefault="00894F55" w:rsidP="005105CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="72" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
       <w:r w:rsidR="00C37451">
         <w:rPr>
@@ -898,86 +897,86 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doposażenie lub wyposażenie stanowiska pracy</w:t>
       </w:r>
       <w:r w:rsidR="0064032E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0064032E" w:rsidRPr="00283A20">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bądź w sprawie bonu na zasiedlenie </w:t>
       </w:r>
       <w:r w:rsidR="0064032E" w:rsidRPr="00283A20">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve"> dla bezrobotnego do 30 roku życia podejmującego zatrudnienie, inną pracę zarobkową </w:t>
+        <w:t xml:space="preserve"> dla bezrobotnego podejmującego zatrudnienie, inną pracę zarobkową </w:t>
       </w:r>
       <w:r w:rsidR="0064032E" w:rsidRPr="00283A20">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> lub działalność gospodarczą</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00283A20">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>), które nie wygasły;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRPr="00DD1565" w:rsidRDefault="00CA03DF" w:rsidP="00141DBD">
+    <w:p w14:paraId="55EAFDEC" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRPr="00DD1565" w:rsidRDefault="00CA03DF" w:rsidP="00141DBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:right="74" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C818D7" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
+    <w:p w14:paraId="331C2B5D" w14:textId="77777777" w:rsidR="00C818D7" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
           <w:tab w:val="right" w:pos="6379"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="72" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
@@ -1023,51 +1022,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B3BF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>złotych</w:t>
       </w:r>
       <w:r w:rsidR="00C818D7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="00104C59" w:rsidP="00CA03DF">
+    <w:p w14:paraId="5AB86673" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="00104C59" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
           <w:tab w:val="right" w:pos="6379"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8931"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="72" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1092,51 +1091,51 @@
         </w:rPr>
         <w:t>słownie złotyc</w:t>
       </w:r>
       <w:r w:rsidR="00C818D7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h ………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00894F55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00C818D7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………..)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008008A5" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
+    <w:p w14:paraId="6F3F378B" w14:textId="77777777" w:rsidR="008008A5" w:rsidRDefault="003E639C" w:rsidP="00CA03DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="72" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00104C59">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1151,196 +1150,196 @@
         </w:rPr>
         <w:t>z tytułu …………</w:t>
       </w:r>
       <w:r w:rsidR="002911CC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00C818D7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………….…..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00141DBD">
+    <w:p w14:paraId="6742D3AB" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00141DBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:right="74" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002911CC" w:rsidRDefault="002911CC" w:rsidP="00141DBD">
+    <w:p w14:paraId="09BF30D9" w14:textId="77777777" w:rsidR="002911CC" w:rsidRDefault="002911CC" w:rsidP="00141DBD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00C37451">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="00104C59">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adłużenia, pożyczki, kredyty:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00141DBD" w:rsidRPr="00104C59" w:rsidRDefault="00141DBD" w:rsidP="00141DBD">
+    <w:p w14:paraId="06C1B3A0" w14:textId="77777777" w:rsidR="00141DBD" w:rsidRPr="00104C59" w:rsidRDefault="00141DBD" w:rsidP="00141DBD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8975" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidTr="000B7B60">
+      <w:tr w:rsidR="000B7B60" w:rsidRPr="00795855" w14:paraId="060FCAAE" w14:textId="77777777" w:rsidTr="000B7B60">
         <w:trPr>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="5014BCD8" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="38" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Podmiot wobec, którego </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>istnieje zobowiązanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
+          <w:p w14:paraId="469D7B64" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="101" w:right="91"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Kwota </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
@@ -1373,80 +1372,80 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zania</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ogółem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
+          <w:p w14:paraId="22938BC3" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="101" w:right="91"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="116588EA" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="62" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Kwota </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -1458,77 +1457,77 @@
             </w:r>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>do spłaty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="7F424103" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="2BC4FF49" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> powsta</w:t>
             </w:r>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -1551,587 +1550,588 @@
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>zania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="3F825C46" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Forma</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="071AD195" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>prawnego</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="2AE7070A" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zabezpieczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="7C05D02A" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Data wygaśnięcia </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zobowiązania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidTr="000B7B60">
+      <w:tr w:rsidR="000B7B60" w:rsidRPr="00795855" w14:paraId="2F01B396" w14:textId="77777777" w:rsidTr="000B7B60">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="574"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="26DF2C96" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="38" w:right="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
+          <w:p w14:paraId="5ABE32E2" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60" w:rsidP="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="101" w:right="91"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="4DB2F160" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="62" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ogółem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="64E2D194" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="62" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7B60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>miesięcznie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="6C8F1592" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="483B7714" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="2C54099E" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidTr="0064032E">
+      <w:tr w:rsidR="000B7B60" w:rsidRPr="00795855" w14:paraId="37402EE7" w14:textId="77777777" w:rsidTr="0064032E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1805"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="6F535C61" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="6C0BDBBD" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="1DF9CE15" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="1363CF2D" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="770FB920" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="313E0147" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="32C3D5FD" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="1DF5128B" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="5DD52AD9" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="55D9A431" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="197CD215" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="649420C8" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="21BA787E" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="09AD3977" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="55824CD7" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
+          <w:p w14:paraId="02CAC04E" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRPr="00795855" w:rsidRDefault="000B7B60">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0064032E" w:rsidRDefault="0064032E" w:rsidP="003E639C">
+    <w:p w14:paraId="34542119" w14:textId="77777777" w:rsidR="0064032E" w:rsidRDefault="0064032E" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00894F55" w:rsidRPr="000B7B60" w:rsidRDefault="00894F55" w:rsidP="003E639C">
+    <w:p w14:paraId="1A868A03" w14:textId="77777777" w:rsidR="00894F55" w:rsidRPr="000B7B60" w:rsidRDefault="00894F55" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7B60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="000B7B60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C37451">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="000B7B60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nne zobowiązania finansowe</w:t>
       </w:r>
       <w:r w:rsidR="000B7B60" w:rsidRPr="000B7B60">
         <w:rPr>
@@ -2175,89 +2175,88 @@
         </w:rPr>
         <w:t>…………………………...</w:t>
       </w:r>
       <w:r w:rsidRPr="000B7B60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="000B7B60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="000B7B60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……...;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="003E639C">
+    <w:p w14:paraId="366944F8" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B073A" w:rsidRDefault="00894F55" w:rsidP="003E639C">
+    <w:p w14:paraId="7F87BA8D" w14:textId="77777777" w:rsidR="005B073A" w:rsidRDefault="00894F55" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C37451">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tan cywilny………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2266,271 +2265,271 @@
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00141DBD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………..;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
+    <w:p w14:paraId="150CB8F9" w14:textId="77777777" w:rsidR="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W przypadku rozwodu lub separacji należy przedstawić do wglądu prawomocne orzeczenie sądu,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
+    <w:p w14:paraId="2420E4C7" w14:textId="77777777" w:rsidR="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    W przypadku zgonu współmałżonka należy przedstawić do wglądu akt zgonu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37451" w:rsidRPr="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
+    <w:p w14:paraId="1CF5623D" w14:textId="77777777" w:rsidR="00C37451" w:rsidRPr="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B073A" w:rsidRDefault="00894F55" w:rsidP="003E639C">
+    <w:p w14:paraId="0CC67DA1" w14:textId="77777777" w:rsidR="005B073A" w:rsidRDefault="00894F55" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C37451">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="005B073A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bowiązuje / nie obowiązuje mnie małżeńska wspólność majątkowa**</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37451" w:rsidRDefault="000B7B60" w:rsidP="003E639C">
+    <w:p w14:paraId="35CE3732" w14:textId="77777777" w:rsidR="00C37451" w:rsidRDefault="000B7B60" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C37451">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    W przypadku rozdzielności majątkowej współmałżonków</w:t>
       </w:r>
       <w:r w:rsidR="00C37451" w:rsidRPr="00C37451">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, należy przedstawić do wglądu dokument </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B7B60" w:rsidRDefault="00C37451" w:rsidP="003E639C">
+    <w:p w14:paraId="43284B5C" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="00C37451" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00C37451">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>potwierdzający rozdzielność majątkową.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37451" w:rsidRPr="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
+    <w:p w14:paraId="7BDFEC39" w14:textId="77777777" w:rsidR="00C37451" w:rsidRPr="00C37451" w:rsidRDefault="00C37451" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF511A" w:rsidRPr="00DD1565" w:rsidRDefault="00894F55" w:rsidP="00EF511A">
+    <w:p w14:paraId="587644CF" w14:textId="77777777" w:rsidR="00EF511A" w:rsidRPr="00DD1565" w:rsidRDefault="00894F55" w:rsidP="00EF511A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="74"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008008A5" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2551,51 +2550,51 @@
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EF511A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ozostaję / nie pozostaję* w związku małżeńskim z ………</w:t>
       </w:r>
       <w:r w:rsidR="00CA03DF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="00EF511A" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………….………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E757AC" w:rsidRPr="00CA03DF" w:rsidRDefault="00EF511A" w:rsidP="005B073A">
+    <w:p w14:paraId="4C3AAE03" w14:textId="77777777" w:rsidR="00E757AC" w:rsidRPr="00CA03DF" w:rsidRDefault="00EF511A" w:rsidP="005B073A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5863"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="74"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA03DF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E757AC" w:rsidRPr="00CA03DF">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -2627,451 +2626,451 @@
       <w:r w:rsidRPr="00CA03DF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00447D27" w:rsidRPr="00CA03DF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA03DF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mię i nazwisko współmałżonka)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="00CA03DF" w:rsidP="000A45D0">
+    <w:p w14:paraId="023289C0" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="00CA03DF" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00E757AC" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PESEL ……………….….………………….**</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A45D0" w:rsidRPr="00DD1565" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
+    <w:p w14:paraId="67DB4A5D" w14:textId="77777777" w:rsidR="000A45D0" w:rsidRPr="00DD1565" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A45D0" w:rsidRPr="00DD1565" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
+    <w:p w14:paraId="62C0B3CB" w14:textId="77777777" w:rsidR="000A45D0" w:rsidRPr="00DD1565" w:rsidRDefault="000A45D0" w:rsidP="000A45D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4320"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B87654" w:rsidRDefault="00B87654" w:rsidP="00CA03DF">
+    <w:p w14:paraId="15BE53B5" w14:textId="77777777" w:rsidR="00B87654" w:rsidRDefault="00B87654" w:rsidP="00CA03DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4248" w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA03DF" w:rsidRDefault="000A45D0" w:rsidP="00CA03DF">
+    <w:p w14:paraId="419DFBE1" w14:textId="77777777" w:rsidR="00CA03DF" w:rsidRDefault="000A45D0" w:rsidP="00CA03DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="4248" w:right="72"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                      </w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                  …</w:t>
       </w:r>
       <w:r w:rsidR="00CA03DF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………….……………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
+    <w:p w14:paraId="64D4B842" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00CA03DF" w:rsidRDefault="00CA03DF" w:rsidP="00CA03DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="3540" w:right="72" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003E639C" w:rsidRPr="00CA03DF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Data i podpis osoby składającej oświadczenie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="003E639C" w:rsidP="003E639C">
+    <w:p w14:paraId="4FADADCB" w14:textId="77777777" w:rsidR="003E639C" w:rsidRPr="00DD1565" w:rsidRDefault="003E639C" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A45D0" w:rsidRDefault="000A45D0" w:rsidP="003E639C">
+    <w:p w14:paraId="54F11B36" w14:textId="77777777" w:rsidR="000A45D0" w:rsidRDefault="000A45D0" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+    <w:p w14:paraId="40ADD7FC" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B87654" w:rsidRDefault="00B87654" w:rsidP="003E639C">
+    <w:p w14:paraId="6843B191" w14:textId="77777777" w:rsidR="00B87654" w:rsidRDefault="00B87654" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B87654" w:rsidRDefault="00B87654" w:rsidP="003E639C">
+    <w:p w14:paraId="07FFEB69" w14:textId="77777777" w:rsidR="00B87654" w:rsidRDefault="00B87654" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D40F0" w:rsidRPr="00DD1565" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+    <w:p w14:paraId="7FF6C58D" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRPr="00DD1565" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B073A" w:rsidRPr="00DD1565" w:rsidRDefault="005B073A" w:rsidP="003E639C">
-[...8 lines deleted...]
-    <w:p w:rsidR="005B073A" w:rsidRPr="00DD1565" w:rsidRDefault="001511D0" w:rsidP="003E639C">
+    <w:p w14:paraId="3905AB15" w14:textId="77777777" w:rsidR="005B073A" w:rsidRPr="00DD1565" w:rsidRDefault="005B073A" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29811E05" w14:textId="77777777" w:rsidR="005B073A" w:rsidRPr="00DD1565" w:rsidRDefault="001511D0" w:rsidP="003E639C">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ANDOTACJE URZĘDU</w:t>
       </w:r>
       <w:r w:rsidR="004F2914" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F2914" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(uzupełnia urząd)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F2914" w:rsidRPr="00DD1565" w:rsidRDefault="004F2914" w:rsidP="003E639C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00AD1C82" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="00AD1C82">
+    <w:p w14:paraId="5969740A" w14:textId="77777777" w:rsidR="004F2914" w:rsidRPr="00DD1565" w:rsidRDefault="004F2914" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9595C0" w14:textId="77777777" w:rsidR="00AD1C82" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="00AD1C82">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Na podstawie przedłożonych do wglądu dokumentó</w:t>
       </w:r>
       <w:r w:rsidR="00AD1C82" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">potwierdzam prawdziwość złożonego </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1C82" w:rsidRPr="00DD1565" w:rsidRDefault="00AD1C82" w:rsidP="00AD1C82">
-[...8 lines deleted...]
-    <w:p w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="00AD1C82" w:rsidP="00AD1C82">
+    <w:p w14:paraId="2E9EB2BB" w14:textId="77777777" w:rsidR="00AD1C82" w:rsidRPr="00DD1565" w:rsidRDefault="00AD1C82" w:rsidP="00AD1C82">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193B6A75" w14:textId="77777777" w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="00AD1C82" w:rsidP="00AD1C82">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="000107C9" w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>świadczenia</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez poręczyciela.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="003E639C">
-[...26 lines deleted...]
-    <w:p w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="003E639C">
+    <w:p w14:paraId="176FB8AA" w14:textId="77777777" w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340C010A" w14:textId="77777777" w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B90A7B6" w14:textId="77777777" w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077ECB1C" w14:textId="77777777" w:rsidR="000107C9" w:rsidRPr="00DD1565" w:rsidRDefault="000107C9" w:rsidP="003E639C">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3093,51 +3092,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000107C9" w:rsidRPr="008D40F0" w:rsidRDefault="000107C9" w:rsidP="003E639C">
+    <w:p w14:paraId="2642AA6B" w14:textId="77777777" w:rsidR="000107C9" w:rsidRPr="008D40F0" w:rsidRDefault="000107C9" w:rsidP="003E639C">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
@@ -3177,272 +3176,262 @@
       <w:r w:rsidRPr="00DD1565">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="008D40F0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D40F0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Data i podpis pracownika PUP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000107C9" w:rsidRDefault="000107C9" w:rsidP="003E639C">
-[...143 lines deleted...]
-    <w:p w:rsidR="008D40F0" w:rsidRPr="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="008D40F0">
+    <w:p w14:paraId="66909C04" w14:textId="77777777" w:rsidR="000107C9" w:rsidRDefault="000107C9" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BE3ACA" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E24275" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231C4BA3" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8E6A7C" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6597C859" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEDEC1B" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64877F41" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D29CA56" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07442A66" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1B46C5" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A76EAD9" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45722AA3" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DA7E30" w14:textId="77777777" w:rsidR="000B7B60" w:rsidRDefault="000B7B60" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2427E283" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+      <w:pPr>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292984B9" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRPr="008D40F0" w:rsidRDefault="008D40F0" w:rsidP="008D40F0">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D40F0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*   niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D40F0" w:rsidRPr="00B87654" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
+    <w:p w14:paraId="38D56B79" w14:textId="77777777" w:rsidR="008D40F0" w:rsidRPr="00B87654" w:rsidRDefault="008D40F0" w:rsidP="003E639C">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D40F0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>** wypełniają osoby pozostające w związku małżeńskim</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D40F0" w:rsidRPr="00B87654" w:rsidSect="007F09F4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16E8054A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E98A0FF4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3574,189 +3563,197 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="276790754">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1611009068">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E639C"/>
     <w:rsid w:val="000107C9"/>
     <w:rsid w:val="000459A6"/>
     <w:rsid w:val="00084361"/>
     <w:rsid w:val="000A45D0"/>
     <w:rsid w:val="000B7B60"/>
     <w:rsid w:val="000F1AEC"/>
     <w:rsid w:val="000F5B0B"/>
     <w:rsid w:val="00104C59"/>
     <w:rsid w:val="00120B5F"/>
     <w:rsid w:val="00141DBD"/>
     <w:rsid w:val="001511D0"/>
     <w:rsid w:val="0021385A"/>
     <w:rsid w:val="00216F47"/>
     <w:rsid w:val="002221CB"/>
     <w:rsid w:val="00283A20"/>
     <w:rsid w:val="002911CC"/>
     <w:rsid w:val="00293167"/>
     <w:rsid w:val="002B3BF8"/>
+    <w:rsid w:val="002D74C1"/>
     <w:rsid w:val="002F6EDA"/>
     <w:rsid w:val="003E639C"/>
     <w:rsid w:val="004349C4"/>
     <w:rsid w:val="00447D27"/>
     <w:rsid w:val="004C6806"/>
     <w:rsid w:val="004F2914"/>
     <w:rsid w:val="005105CD"/>
     <w:rsid w:val="005B045E"/>
     <w:rsid w:val="005B073A"/>
+    <w:rsid w:val="005B43AE"/>
     <w:rsid w:val="00603314"/>
     <w:rsid w:val="0064032E"/>
+    <w:rsid w:val="006C2A28"/>
     <w:rsid w:val="00710533"/>
     <w:rsid w:val="00711AB7"/>
     <w:rsid w:val="00773A8F"/>
     <w:rsid w:val="00790268"/>
     <w:rsid w:val="007B550F"/>
     <w:rsid w:val="007F09F4"/>
     <w:rsid w:val="008008A5"/>
     <w:rsid w:val="00823371"/>
     <w:rsid w:val="00894F55"/>
     <w:rsid w:val="008B6A7F"/>
     <w:rsid w:val="008D40F0"/>
     <w:rsid w:val="0095096D"/>
     <w:rsid w:val="00962EE6"/>
+    <w:rsid w:val="009707E6"/>
     <w:rsid w:val="00993EAC"/>
     <w:rsid w:val="009967CD"/>
     <w:rsid w:val="00996CC9"/>
     <w:rsid w:val="00A25F6D"/>
     <w:rsid w:val="00A873D0"/>
     <w:rsid w:val="00AA362B"/>
     <w:rsid w:val="00AD1C82"/>
     <w:rsid w:val="00B00F72"/>
     <w:rsid w:val="00B0677C"/>
     <w:rsid w:val="00B87654"/>
     <w:rsid w:val="00C017A5"/>
     <w:rsid w:val="00C37451"/>
     <w:rsid w:val="00C818D7"/>
     <w:rsid w:val="00CA03DF"/>
+    <w:rsid w:val="00CD137E"/>
     <w:rsid w:val="00D85980"/>
     <w:rsid w:val="00DD1565"/>
     <w:rsid w:val="00E3404D"/>
     <w:rsid w:val="00E61D43"/>
     <w:rsid w:val="00E757AC"/>
     <w:rsid w:val="00E82A76"/>
     <w:rsid w:val="00EC242F"/>
     <w:rsid w:val="00ED7075"/>
     <w:rsid w:val="00EF511A"/>
     <w:rsid w:val="00F37378"/>
     <w:rsid w:val="00FA2EF3"/>
     <w:rsid w:val="00FA4216"/>
     <w:rsid w:val="00FA5592"/>
     <w:rsid w:val="00FB3FC7"/>
+    <w:rsid w:val="00FE4A6B"/>
     <w:rsid w:val="00FF6B64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="051B0FDC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{736EF01A-F847-4FEC-B274-5C69DBB32AAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3987,50 +3984,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E639C"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -4074,57 +4076,57 @@
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Tekstpodstawowy2Znak"/>
     <w:rsid w:val="00DD1565"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:ind w:right="-426"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
     <w:name w:val="Tekst podstawowy 2 Znak"/>
     <w:link w:val="Tekstpodstawowy2"/>
     <w:rsid w:val="00DD1565"/>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4365,69 +4367,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0204948F-3A42-4AD1-B6A7-5EF26D255235}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>276</Words>
-  <Characters>2680</Characters>
+  <Words>272</Words>
+  <Characters>2697</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załącznik nr 1 „Oświadczenie poręczyciela”</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2951</CharactersWithSpaces>
+  <CharactersWithSpaces>2964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załącznik nr 1 „Oświadczenie poręczyciela”</dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>